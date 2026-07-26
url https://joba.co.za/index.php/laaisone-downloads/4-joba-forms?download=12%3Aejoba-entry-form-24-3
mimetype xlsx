--- v0 (2025-12-04)
+++ v1 (2026-07-26)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Joba\Atletiek\data\Meester\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Joba\Atletiek\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{103029BA-298D-41A3-BF34-2E659139352F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7783B7E-53AE-42AC-9279-787DE4C8E533}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="675" yWindow="3915" windowWidth="20550" windowHeight="11400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Joba" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_006" localSheetId="0">Joba!$AD$2:$AD$32</definedName>
     <definedName name="_006">#REF!</definedName>
     <definedName name="_007" localSheetId="0">Joba!$AF$2:$AF$32</definedName>
     <definedName name="_007">#REF!</definedName>
     <definedName name="_008" localSheetId="0">Joba!$AH$2:$AH$32</definedName>
     <definedName name="_008">#REF!</definedName>
     <definedName name="_009">Joba!$AJ$2:$AJ$32</definedName>
     <definedName name="_010" localSheetId="0">Joba!$AL$2:$AL$32</definedName>
     <definedName name="_010">#REF!</definedName>
     <definedName name="_011" localSheetId="0">Joba!$AN$2:$AN$32</definedName>
     <definedName name="_011">#REF!</definedName>
     <definedName name="_012" localSheetId="0">Joba!$AP$2:$AP$32</definedName>
     <definedName name="_012">#REF!</definedName>
     <definedName name="_013" localSheetId="0">Joba!$AR$2:$AR$32</definedName>
     <definedName name="_013">#REF!</definedName>
     <definedName name="_014">Joba!$AT$2:$AT$32</definedName>
     <definedName name="_015">Joba!$AV$2:$AV$32</definedName>
     <definedName name="_016">Joba!$AX$2:$AX$32</definedName>
     <definedName name="_017">Joba!$AZ$2:$AZ$32</definedName>
     <definedName name="_018">Joba!$BB$2:$BB$32</definedName>
@@ -2868,51 +2868,51 @@
   <si>
     <t>ID number</t>
   </si>
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>Item6</t>
   </si>
   <si>
     <t>Item7</t>
   </si>
   <si>
     <t>Item8</t>
   </si>
   <si>
     <t>Item9</t>
   </si>
   <si>
     <t>Item10</t>
   </si>
   <si>
     <t>Item11</t>
   </si>
   <si>
-    <t>eJoba 25-1</t>
+    <t>eJobaForm-1-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
@@ -2953,90 +2953,84 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
@@ -3210,193 +3204,193 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="11" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="11" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="5" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="13" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="12" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="12" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="10" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="8" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -3671,238 +3665,238 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BN816"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="15" style="10" customWidth="1"/>
     <col min="7" max="7" width="22.28515625" style="12" customWidth="1"/>
     <col min="8" max="8" width="16.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="14" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="14" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="13" customWidth="1"/>
     <col min="13" max="13" width="5.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="9" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="11"/>
-    <col min="18" max="18" width="9.140625" style="65"/>
+    <col min="18" max="18" width="9.140625" style="60"/>
     <col min="19" max="19" width="9.140625" style="11"/>
-    <col min="20" max="20" width="9.140625" style="65"/>
+    <col min="20" max="20" width="9.140625" style="60"/>
     <col min="21" max="21" width="9.140625" style="11"/>
-    <col min="22" max="22" width="9.140625" style="65"/>
+    <col min="22" max="22" width="9.140625" style="60"/>
     <col min="23" max="23" width="9.140625" style="11"/>
     <col min="24" max="24" width="9.7109375" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.85546875" style="40" customWidth="1"/>
     <col min="26" max="26" width="14.85546875" style="3" customWidth="1"/>
     <col min="27" max="29" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="37" width="6" style="3" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="7" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="63" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="2" style="3" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="0.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="66" max="66" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64" s="15" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="48" t="s">
         <v>129</v>
       </c>
       <c r="D1" s="62" t="s">
         <v>118</v>
       </c>
       <c r="E1" s="63"/>
-      <c r="F1" s="50" t="s">
+      <c r="F1" s="64" t="s">
         <v>117</v>
       </c>
-      <c r="G1" s="43" t="s">
+      <c r="G1" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="H1" s="44" t="s">
+      <c r="H1" s="66" t="s">
         <v>120</v>
       </c>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
       <c r="K1" s="17"/>
       <c r="L1" s="18"/>
-      <c r="M1" s="54"/>
-      <c r="N1" s="57" t="s">
+      <c r="M1" s="51"/>
+      <c r="N1" s="54" t="s">
         <v>116</v>
       </c>
-      <c r="O1" s="58"/>
-[...9 lines deleted...]
-      <c r="Y1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="52"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="42"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1"/>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1"/>
       <c r="BA1" s="1"/>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
       <c r="BE1" s="1"/>
       <c r="BF1" s="1"/>
       <c r="BG1" s="1"/>
       <c r="BH1" s="1"/>
       <c r="BI1" s="1"/>
       <c r="BJ1" s="1"/>
       <c r="BK1" s="1"/>
     </row>
     <row r="2" spans="1:64" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="58" t="s">
         <v>122</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="C2" s="58" t="s">
         <v>109</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="60" t="s">
+      <c r="E2" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="F2" s="46" t="s">
+      <c r="F2" s="44" t="s">
         <v>115</v>
       </c>
-      <c r="G2" s="47" t="s">
+      <c r="G2" s="45" t="s">
         <v>114</v>
       </c>
-      <c r="H2" s="45" t="s">
+      <c r="H2" s="43" t="s">
         <v>121</v>
       </c>
-      <c r="I2" s="48" t="s">
+      <c r="I2" s="46" t="s">
         <v>111</v>
       </c>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="43" t="s">
         <v>107</v>
       </c>
-      <c r="K2" s="48" t="s">
+      <c r="K2" s="46" t="s">
         <v>108</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="M2" s="45" t="s">
+      <c r="M2" s="43" t="s">
         <v>112</v>
       </c>
-      <c r="N2" s="56" t="s">
+      <c r="N2" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="O2" s="56" t="s">
+      <c r="O2" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="P2" s="56" t="s">
+      <c r="P2" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="Q2" s="56" t="s">
+      <c r="Q2" s="53" t="s">
         <v>106</v>
       </c>
-      <c r="R2" s="64" t="s">
+      <c r="R2" s="59" t="s">
         <v>110</v>
       </c>
-      <c r="S2" s="56" t="s">
+      <c r="S2" s="53" t="s">
         <v>123</v>
       </c>
-      <c r="T2" s="64" t="s">
+      <c r="T2" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="U2" s="56" t="s">
+      <c r="U2" s="53" t="s">
         <v>125</v>
       </c>
-      <c r="V2" s="64" t="s">
+      <c r="V2" s="59" t="s">
         <v>126</v>
       </c>
-      <c r="W2" s="56" t="s">
+      <c r="W2" s="53" t="s">
         <v>127</v>
       </c>
-      <c r="X2" s="56" t="s">
+      <c r="X2" s="53" t="s">
         <v>128</v>
       </c>
       <c r="Y2" s="38"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
@@ -3921,54 +3915,54 @@
       <c r="BH2" s="1"/>
       <c r="BI2" s="1"/>
       <c r="BJ2" s="1"/>
       <c r="BK2" s="1"/>
       <c r="BL2" s="15"/>
     </row>
     <row r="3" spans="1:64" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="str">
         <f>$B$2</f>
         <v>CODE</v>
       </c>
       <c r="C3" s="5" t="str">
         <f>$C$2</f>
         <v>ABC</v>
       </c>
       <c r="D3" s="5" t="str">
         <f>CONCATENATE(C3,E3)</f>
         <v>ABC001</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="52"/>
-      <c r="G3" s="52"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
       <c r="H3" s="20"/>
-      <c r="I3" s="53"/>
+      <c r="I3" s="50"/>
       <c r="J3" s="21"/>
       <c r="K3" s="22"/>
       <c r="L3" s="23"/>
       <c r="M3" s="19"/>
       <c r="N3" s="28"/>
       <c r="O3" s="20"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="28"/>
       <c r="S3" s="20"/>
       <c r="T3" s="28"/>
       <c r="U3" s="20"/>
       <c r="V3" s="28"/>
       <c r="W3" s="20"/>
       <c r="X3" s="28"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="42"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
@@ -28038,1832 +28032,1832 @@
       <c r="P599" s="33"/>
       <c r="Q599" s="33"/>
       <c r="S599" s="33"/>
       <c r="U599" s="33"/>
       <c r="W599" s="33"/>
       <c r="X599" s="33"/>
     </row>
     <row r="600" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A600" s="37"/>
       <c r="B600" s="37"/>
       <c r="C600" s="37"/>
       <c r="D600" s="37"/>
       <c r="E600" s="37"/>
       <c r="F600" s="37"/>
       <c r="G600" s="37"/>
       <c r="H600" s="37"/>
       <c r="I600" s="37"/>
       <c r="J600" s="37"/>
       <c r="K600" s="37"/>
       <c r="L600" s="37"/>
       <c r="M600" s="37"/>
       <c r="N600" s="37"/>
       <c r="O600" s="37"/>
       <c r="P600" s="37"/>
       <c r="Q600" s="37"/>
-      <c r="R600" s="66"/>
+      <c r="R600" s="61"/>
       <c r="S600" s="37"/>
-      <c r="T600" s="66"/>
+      <c r="T600" s="61"/>
       <c r="U600" s="37"/>
-      <c r="V600" s="66"/>
+      <c r="V600" s="61"/>
       <c r="W600" s="37"/>
       <c r="X600" s="37"/>
       <c r="Y600" s="41"/>
       <c r="Z600" s="1"/>
       <c r="AA600" s="1"/>
       <c r="AB600" s="1"/>
       <c r="AC600" s="1"/>
       <c r="AD600" s="1"/>
       <c r="AE600" s="1"/>
       <c r="AF600" s="1"/>
       <c r="AG600" s="1"/>
       <c r="AH600" s="1"/>
       <c r="AI600" s="1"/>
       <c r="AJ600" s="1"/>
       <c r="AK600" s="1"/>
     </row>
     <row r="601" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A601" s="37"/>
       <c r="B601" s="37"/>
       <c r="C601" s="37"/>
       <c r="D601" s="37"/>
       <c r="E601" s="37"/>
       <c r="F601" s="37"/>
       <c r="G601" s="37"/>
       <c r="H601" s="37"/>
       <c r="I601" s="37"/>
       <c r="J601" s="37"/>
       <c r="K601" s="37"/>
       <c r="L601" s="37"/>
       <c r="M601" s="37"/>
       <c r="N601" s="37"/>
       <c r="O601" s="37"/>
       <c r="P601" s="37"/>
       <c r="Q601" s="37"/>
-      <c r="R601" s="66"/>
+      <c r="R601" s="61"/>
       <c r="S601" s="37"/>
-      <c r="T601" s="66"/>
+      <c r="T601" s="61"/>
       <c r="U601" s="37"/>
-      <c r="V601" s="66"/>
+      <c r="V601" s="61"/>
       <c r="W601" s="37"/>
       <c r="X601" s="37"/>
       <c r="Y601" s="41"/>
       <c r="Z601" s="1"/>
       <c r="AA601" s="1"/>
       <c r="AB601" s="1"/>
       <c r="AC601" s="1"/>
       <c r="AD601" s="1"/>
       <c r="AE601" s="1"/>
       <c r="AF601" s="1"/>
       <c r="AG601" s="1"/>
       <c r="AH601" s="1"/>
       <c r="AI601" s="1"/>
       <c r="AJ601" s="1"/>
       <c r="AK601" s="1"/>
     </row>
     <row r="602" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A602" s="37"/>
       <c r="B602" s="37"/>
       <c r="C602" s="37"/>
       <c r="D602" s="37"/>
       <c r="E602" s="37"/>
       <c r="F602" s="37"/>
       <c r="G602" s="37"/>
       <c r="H602" s="37"/>
       <c r="I602" s="37"/>
       <c r="J602" s="37"/>
       <c r="K602" s="37"/>
       <c r="L602" s="37"/>
       <c r="M602" s="37"/>
       <c r="N602" s="37"/>
       <c r="O602" s="37"/>
       <c r="P602" s="37"/>
       <c r="Q602" s="37"/>
-      <c r="R602" s="66"/>
+      <c r="R602" s="61"/>
       <c r="S602" s="37"/>
-      <c r="T602" s="66"/>
+      <c r="T602" s="61"/>
       <c r="U602" s="37"/>
-      <c r="V602" s="66"/>
+      <c r="V602" s="61"/>
       <c r="W602" s="37"/>
       <c r="X602" s="37"/>
       <c r="Y602" s="41"/>
       <c r="Z602" s="1"/>
       <c r="AA602" s="1"/>
       <c r="AB602" s="1"/>
       <c r="AC602" s="1"/>
       <c r="AD602" s="1"/>
       <c r="AE602" s="1"/>
       <c r="AF602" s="1"/>
       <c r="AG602" s="1"/>
       <c r="AH602" s="1"/>
       <c r="AI602" s="1"/>
       <c r="AJ602" s="1"/>
       <c r="AK602" s="1"/>
     </row>
     <row r="603" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A603" s="37"/>
       <c r="B603" s="37"/>
       <c r="C603" s="37"/>
       <c r="D603" s="37"/>
       <c r="E603" s="37"/>
       <c r="F603" s="37"/>
       <c r="G603" s="37"/>
       <c r="H603" s="37"/>
       <c r="I603" s="37"/>
       <c r="J603" s="37"/>
       <c r="K603" s="37"/>
       <c r="L603" s="37"/>
       <c r="M603" s="37"/>
       <c r="N603" s="37"/>
       <c r="O603" s="37"/>
       <c r="P603" s="37"/>
       <c r="Q603" s="37"/>
-      <c r="R603" s="66"/>
+      <c r="R603" s="61"/>
       <c r="S603" s="37"/>
-      <c r="T603" s="66"/>
+      <c r="T603" s="61"/>
       <c r="U603" s="37"/>
-      <c r="V603" s="66"/>
+      <c r="V603" s="61"/>
       <c r="W603" s="37"/>
       <c r="X603" s="37"/>
       <c r="Y603" s="41"/>
       <c r="Z603" s="1"/>
       <c r="AA603" s="1"/>
       <c r="AB603" s="1"/>
       <c r="AC603" s="1"/>
       <c r="AD603" s="1"/>
       <c r="AE603" s="1"/>
       <c r="AF603" s="1"/>
       <c r="AG603" s="1"/>
       <c r="AH603" s="1"/>
       <c r="AI603" s="1"/>
       <c r="AJ603" s="1"/>
       <c r="AK603" s="1"/>
     </row>
     <row r="604" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A604" s="37"/>
       <c r="B604" s="37"/>
       <c r="C604" s="37"/>
       <c r="D604" s="37"/>
       <c r="E604" s="37"/>
       <c r="F604" s="37"/>
       <c r="G604" s="37"/>
       <c r="H604" s="37"/>
       <c r="I604" s="37"/>
       <c r="J604" s="37"/>
       <c r="K604" s="37"/>
       <c r="L604" s="37"/>
       <c r="M604" s="37"/>
       <c r="N604" s="37"/>
       <c r="O604" s="37"/>
       <c r="P604" s="37"/>
       <c r="Q604" s="37"/>
-      <c r="R604" s="66"/>
+      <c r="R604" s="61"/>
       <c r="S604" s="37"/>
-      <c r="T604" s="66"/>
+      <c r="T604" s="61"/>
       <c r="U604" s="37"/>
-      <c r="V604" s="66"/>
+      <c r="V604" s="61"/>
       <c r="W604" s="37"/>
       <c r="X604" s="37"/>
       <c r="Y604" s="41"/>
       <c r="Z604" s="1"/>
       <c r="AA604" s="1"/>
       <c r="AB604" s="1"/>
       <c r="AC604" s="1"/>
       <c r="AD604" s="1"/>
       <c r="AE604" s="1"/>
       <c r="AF604" s="1"/>
       <c r="AG604" s="1"/>
       <c r="AH604" s="1"/>
       <c r="AI604" s="1"/>
       <c r="AJ604" s="1"/>
       <c r="AK604" s="1"/>
     </row>
     <row r="605" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A605" s="37"/>
       <c r="B605" s="37"/>
       <c r="C605" s="37"/>
       <c r="D605" s="37"/>
       <c r="E605" s="37"/>
       <c r="F605" s="37"/>
       <c r="G605" s="37"/>
       <c r="H605" s="37"/>
       <c r="I605" s="37"/>
       <c r="J605" s="37"/>
       <c r="K605" s="37"/>
       <c r="L605" s="37"/>
       <c r="M605" s="37"/>
       <c r="N605" s="37"/>
       <c r="O605" s="37"/>
       <c r="P605" s="37"/>
       <c r="Q605" s="37"/>
-      <c r="R605" s="66"/>
+      <c r="R605" s="61"/>
       <c r="S605" s="37"/>
-      <c r="T605" s="66"/>
+      <c r="T605" s="61"/>
       <c r="U605" s="37"/>
-      <c r="V605" s="66"/>
+      <c r="V605" s="61"/>
       <c r="W605" s="37"/>
       <c r="X605" s="37"/>
       <c r="Y605" s="41"/>
       <c r="Z605" s="1"/>
       <c r="AA605" s="1"/>
       <c r="AB605" s="1"/>
       <c r="AC605" s="1"/>
       <c r="AD605" s="1"/>
       <c r="AE605" s="1"/>
       <c r="AF605" s="1"/>
       <c r="AG605" s="1"/>
       <c r="AH605" s="1"/>
       <c r="AI605" s="1"/>
       <c r="AJ605" s="1"/>
       <c r="AK605" s="1"/>
     </row>
     <row r="606" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A606" s="37"/>
       <c r="B606" s="37"/>
       <c r="C606" s="37"/>
       <c r="D606" s="37"/>
       <c r="E606" s="37"/>
       <c r="F606" s="37"/>
       <c r="G606" s="37"/>
       <c r="H606" s="37"/>
       <c r="I606" s="37"/>
       <c r="J606" s="37"/>
       <c r="K606" s="37"/>
       <c r="L606" s="37"/>
       <c r="M606" s="37"/>
       <c r="N606" s="37"/>
       <c r="O606" s="37"/>
       <c r="P606" s="37"/>
       <c r="Q606" s="37"/>
-      <c r="R606" s="66"/>
+      <c r="R606" s="61"/>
       <c r="S606" s="37"/>
-      <c r="T606" s="66"/>
+      <c r="T606" s="61"/>
       <c r="U606" s="37"/>
-      <c r="V606" s="66"/>
+      <c r="V606" s="61"/>
       <c r="W606" s="37"/>
       <c r="X606" s="37"/>
       <c r="Y606" s="41"/>
       <c r="Z606" s="1"/>
       <c r="AA606" s="1"/>
       <c r="AB606" s="1"/>
       <c r="AC606" s="1"/>
       <c r="AD606" s="1"/>
       <c r="AE606" s="1"/>
       <c r="AF606" s="1"/>
       <c r="AG606" s="1"/>
       <c r="AH606" s="1"/>
       <c r="AI606" s="1"/>
       <c r="AJ606" s="1"/>
       <c r="AK606" s="1"/>
     </row>
     <row r="607" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A607" s="37"/>
       <c r="B607" s="37"/>
       <c r="C607" s="37"/>
       <c r="D607" s="37"/>
       <c r="E607" s="37"/>
       <c r="F607" s="37"/>
       <c r="G607" s="37"/>
       <c r="H607" s="37"/>
       <c r="I607" s="37"/>
       <c r="J607" s="37"/>
       <c r="K607" s="37"/>
       <c r="L607" s="37"/>
       <c r="M607" s="37"/>
       <c r="N607" s="37"/>
       <c r="O607" s="37"/>
       <c r="P607" s="37"/>
       <c r="Q607" s="37"/>
-      <c r="R607" s="66"/>
+      <c r="R607" s="61"/>
       <c r="S607" s="37"/>
-      <c r="T607" s="66"/>
+      <c r="T607" s="61"/>
       <c r="U607" s="37"/>
-      <c r="V607" s="66"/>
+      <c r="V607" s="61"/>
       <c r="W607" s="37"/>
       <c r="X607" s="37"/>
       <c r="Y607" s="41"/>
       <c r="Z607" s="1"/>
       <c r="AA607" s="1"/>
       <c r="AB607" s="1"/>
       <c r="AC607" s="1"/>
       <c r="AD607" s="1"/>
       <c r="AE607" s="1"/>
       <c r="AF607" s="1"/>
       <c r="AG607" s="1"/>
       <c r="AH607" s="1"/>
       <c r="AI607" s="1"/>
       <c r="AJ607" s="1"/>
       <c r="AK607" s="1"/>
     </row>
     <row r="608" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A608" s="37"/>
       <c r="B608" s="37"/>
       <c r="C608" s="37"/>
       <c r="D608" s="37"/>
       <c r="E608" s="37"/>
       <c r="F608" s="37"/>
       <c r="G608" s="37"/>
       <c r="H608" s="37"/>
       <c r="I608" s="37"/>
       <c r="J608" s="37"/>
       <c r="K608" s="37"/>
       <c r="L608" s="37"/>
       <c r="M608" s="37"/>
       <c r="N608" s="37"/>
       <c r="O608" s="37"/>
       <c r="P608" s="37"/>
       <c r="Q608" s="37"/>
-      <c r="R608" s="66"/>
+      <c r="R608" s="61"/>
       <c r="S608" s="37"/>
-      <c r="T608" s="66"/>
+      <c r="T608" s="61"/>
       <c r="U608" s="37"/>
-      <c r="V608" s="66"/>
+      <c r="V608" s="61"/>
       <c r="W608" s="37"/>
       <c r="X608" s="37"/>
       <c r="Y608" s="41"/>
       <c r="Z608" s="1"/>
       <c r="AA608" s="1"/>
       <c r="AB608" s="1"/>
       <c r="AC608" s="1"/>
       <c r="AD608" s="1"/>
       <c r="AE608" s="1"/>
       <c r="AF608" s="1"/>
       <c r="AG608" s="1"/>
       <c r="AH608" s="1"/>
       <c r="AI608" s="1"/>
       <c r="AJ608" s="1"/>
       <c r="AK608" s="1"/>
     </row>
     <row r="609" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A609" s="37"/>
       <c r="B609" s="37"/>
       <c r="C609" s="37"/>
       <c r="D609" s="37"/>
       <c r="E609" s="37"/>
       <c r="F609" s="37"/>
       <c r="G609" s="37"/>
       <c r="H609" s="37"/>
       <c r="I609" s="37"/>
       <c r="J609" s="37"/>
       <c r="K609" s="37"/>
       <c r="L609" s="37"/>
       <c r="M609" s="37"/>
       <c r="N609" s="37"/>
       <c r="O609" s="37"/>
       <c r="P609" s="37"/>
       <c r="Q609" s="37"/>
-      <c r="R609" s="66"/>
+      <c r="R609" s="61"/>
       <c r="S609" s="37"/>
-      <c r="T609" s="66"/>
+      <c r="T609" s="61"/>
       <c r="U609" s="37"/>
-      <c r="V609" s="66"/>
+      <c r="V609" s="61"/>
       <c r="W609" s="37"/>
       <c r="X609" s="37"/>
       <c r="Y609" s="41"/>
       <c r="Z609" s="1"/>
       <c r="AA609" s="1"/>
       <c r="AB609" s="1"/>
       <c r="AC609" s="1"/>
       <c r="AD609" s="1"/>
       <c r="AE609" s="1"/>
       <c r="AF609" s="1"/>
       <c r="AG609" s="1"/>
       <c r="AH609" s="1"/>
       <c r="AI609" s="1"/>
       <c r="AJ609" s="1"/>
       <c r="AK609" s="1"/>
     </row>
     <row r="610" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A610" s="37"/>
       <c r="B610" s="37"/>
       <c r="C610" s="37"/>
       <c r="D610" s="37"/>
       <c r="E610" s="37"/>
       <c r="F610" s="37"/>
       <c r="G610" s="37"/>
       <c r="H610" s="37"/>
       <c r="I610" s="37"/>
       <c r="J610" s="37"/>
       <c r="K610" s="37"/>
       <c r="L610" s="37"/>
       <c r="M610" s="37"/>
       <c r="N610" s="37"/>
       <c r="O610" s="37"/>
       <c r="P610" s="37"/>
       <c r="Q610" s="37"/>
-      <c r="R610" s="66"/>
+      <c r="R610" s="61"/>
       <c r="S610" s="37"/>
-      <c r="T610" s="66"/>
+      <c r="T610" s="61"/>
       <c r="U610" s="37"/>
-      <c r="V610" s="66"/>
+      <c r="V610" s="61"/>
       <c r="W610" s="37"/>
       <c r="X610" s="37"/>
       <c r="Y610" s="41"/>
       <c r="Z610" s="1"/>
       <c r="AA610" s="1"/>
       <c r="AB610" s="1"/>
       <c r="AC610" s="1"/>
       <c r="AD610" s="1"/>
       <c r="AE610" s="1"/>
       <c r="AF610" s="1"/>
       <c r="AG610" s="1"/>
       <c r="AH610" s="1"/>
       <c r="AI610" s="1"/>
       <c r="AJ610" s="1"/>
       <c r="AK610" s="1"/>
     </row>
     <row r="611" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A611" s="37"/>
       <c r="B611" s="37"/>
       <c r="C611" s="37"/>
       <c r="D611" s="37"/>
       <c r="E611" s="37"/>
       <c r="F611" s="37"/>
       <c r="G611" s="37"/>
       <c r="H611" s="37"/>
       <c r="I611" s="37"/>
       <c r="J611" s="37"/>
       <c r="K611" s="37"/>
       <c r="L611" s="37"/>
       <c r="M611" s="37"/>
       <c r="N611" s="37"/>
       <c r="O611" s="37"/>
       <c r="P611" s="37"/>
       <c r="Q611" s="37"/>
-      <c r="R611" s="66"/>
+      <c r="R611" s="61"/>
       <c r="S611" s="37"/>
-      <c r="T611" s="66"/>
+      <c r="T611" s="61"/>
       <c r="U611" s="37"/>
-      <c r="V611" s="66"/>
+      <c r="V611" s="61"/>
       <c r="W611" s="37"/>
       <c r="X611" s="37"/>
       <c r="Y611" s="41"/>
       <c r="Z611" s="1"/>
       <c r="AA611" s="1"/>
       <c r="AB611" s="1"/>
       <c r="AC611" s="1"/>
       <c r="AD611" s="1"/>
       <c r="AE611" s="1"/>
       <c r="AF611" s="1"/>
       <c r="AG611" s="1"/>
       <c r="AH611" s="1"/>
       <c r="AI611" s="1"/>
       <c r="AJ611" s="1"/>
       <c r="AK611" s="1"/>
     </row>
     <row r="612" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A612" s="37"/>
       <c r="B612" s="37"/>
       <c r="C612" s="37"/>
       <c r="D612" s="37"/>
       <c r="E612" s="37"/>
       <c r="F612" s="37"/>
       <c r="G612" s="37"/>
       <c r="H612" s="37"/>
       <c r="I612" s="37"/>
       <c r="J612" s="37"/>
       <c r="K612" s="37"/>
       <c r="L612" s="37"/>
       <c r="M612" s="37"/>
       <c r="N612" s="37"/>
       <c r="O612" s="37"/>
       <c r="P612" s="37"/>
       <c r="Q612" s="37"/>
-      <c r="R612" s="66"/>
+      <c r="R612" s="61"/>
       <c r="S612" s="37"/>
-      <c r="T612" s="66"/>
+      <c r="T612" s="61"/>
       <c r="U612" s="37"/>
-      <c r="V612" s="66"/>
+      <c r="V612" s="61"/>
       <c r="W612" s="37"/>
       <c r="X612" s="37"/>
       <c r="Y612" s="41"/>
       <c r="Z612" s="1"/>
       <c r="AA612" s="1"/>
       <c r="AB612" s="1"/>
       <c r="AC612" s="1"/>
       <c r="AD612" s="1"/>
       <c r="AE612" s="1"/>
       <c r="AF612" s="1"/>
       <c r="AG612" s="1"/>
       <c r="AH612" s="1"/>
       <c r="AI612" s="1"/>
       <c r="AJ612" s="1"/>
       <c r="AK612" s="1"/>
     </row>
     <row r="613" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A613" s="37"/>
       <c r="B613" s="37"/>
       <c r="C613" s="37"/>
       <c r="D613" s="37"/>
       <c r="E613" s="37"/>
       <c r="F613" s="37"/>
       <c r="G613" s="37"/>
       <c r="H613" s="37"/>
       <c r="I613" s="37"/>
       <c r="J613" s="37"/>
       <c r="K613" s="37"/>
       <c r="L613" s="37"/>
       <c r="M613" s="37"/>
       <c r="N613" s="37"/>
       <c r="O613" s="37"/>
       <c r="P613" s="37"/>
       <c r="Q613" s="37"/>
-      <c r="R613" s="66"/>
+      <c r="R613" s="61"/>
       <c r="S613" s="37"/>
-      <c r="T613" s="66"/>
+      <c r="T613" s="61"/>
       <c r="U613" s="37"/>
-      <c r="V613" s="66"/>
+      <c r="V613" s="61"/>
       <c r="W613" s="37"/>
       <c r="X613" s="37"/>
       <c r="Y613" s="41"/>
       <c r="Z613" s="1"/>
       <c r="AA613" s="1"/>
       <c r="AB613" s="1"/>
       <c r="AC613" s="1"/>
       <c r="AD613" s="1"/>
       <c r="AE613" s="1"/>
       <c r="AF613" s="1"/>
       <c r="AG613" s="1"/>
       <c r="AH613" s="1"/>
       <c r="AI613" s="1"/>
       <c r="AJ613" s="1"/>
       <c r="AK613" s="1"/>
     </row>
     <row r="614" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A614" s="37"/>
       <c r="B614" s="37"/>
       <c r="C614" s="37"/>
       <c r="D614" s="37"/>
       <c r="E614" s="37"/>
       <c r="F614" s="37"/>
       <c r="G614" s="37"/>
       <c r="H614" s="37"/>
       <c r="I614" s="37"/>
       <c r="J614" s="37"/>
       <c r="K614" s="37"/>
       <c r="L614" s="37"/>
       <c r="M614" s="37"/>
       <c r="N614" s="37"/>
       <c r="O614" s="37"/>
       <c r="P614" s="37"/>
       <c r="Q614" s="37"/>
-      <c r="R614" s="66"/>
+      <c r="R614" s="61"/>
       <c r="S614" s="37"/>
-      <c r="T614" s="66"/>
+      <c r="T614" s="61"/>
       <c r="U614" s="37"/>
-      <c r="V614" s="66"/>
+      <c r="V614" s="61"/>
       <c r="W614" s="37"/>
       <c r="X614" s="37"/>
       <c r="Y614" s="41"/>
       <c r="Z614" s="1"/>
       <c r="AA614" s="1"/>
       <c r="AB614" s="1"/>
       <c r="AC614" s="1"/>
       <c r="AD614" s="1"/>
       <c r="AE614" s="1"/>
       <c r="AF614" s="1"/>
       <c r="AG614" s="1"/>
       <c r="AH614" s="1"/>
       <c r="AI614" s="1"/>
       <c r="AJ614" s="1"/>
       <c r="AK614" s="1"/>
     </row>
     <row r="615" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A615" s="37"/>
       <c r="B615" s="37"/>
       <c r="C615" s="37"/>
       <c r="D615" s="37"/>
       <c r="E615" s="37"/>
       <c r="F615" s="37"/>
       <c r="G615" s="37"/>
       <c r="H615" s="37"/>
       <c r="I615" s="37"/>
       <c r="J615" s="37"/>
       <c r="K615" s="37"/>
       <c r="L615" s="37"/>
       <c r="M615" s="37"/>
       <c r="N615" s="37"/>
       <c r="O615" s="37"/>
       <c r="P615" s="37"/>
       <c r="Q615" s="37"/>
-      <c r="R615" s="66"/>
+      <c r="R615" s="61"/>
       <c r="S615" s="37"/>
-      <c r="T615" s="66"/>
+      <c r="T615" s="61"/>
       <c r="U615" s="37"/>
-      <c r="V615" s="66"/>
+      <c r="V615" s="61"/>
       <c r="W615" s="37"/>
       <c r="X615" s="37"/>
       <c r="Y615" s="41"/>
       <c r="Z615" s="1"/>
       <c r="AA615" s="1"/>
       <c r="AB615" s="1"/>
       <c r="AC615" s="1"/>
       <c r="AD615" s="1"/>
       <c r="AE615" s="1"/>
       <c r="AF615" s="1"/>
       <c r="AG615" s="1"/>
     </row>
     <row r="616" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A616" s="37"/>
       <c r="B616" s="37"/>
       <c r="C616" s="37"/>
       <c r="D616" s="37"/>
       <c r="E616" s="37"/>
       <c r="F616" s="37"/>
       <c r="G616" s="37"/>
       <c r="H616" s="37"/>
       <c r="I616" s="37"/>
       <c r="J616" s="37"/>
       <c r="K616" s="37"/>
       <c r="L616" s="37"/>
       <c r="M616" s="37"/>
       <c r="N616" s="37"/>
       <c r="O616" s="37"/>
       <c r="P616" s="37"/>
       <c r="Q616" s="37"/>
-      <c r="R616" s="66"/>
+      <c r="R616" s="61"/>
       <c r="S616" s="37"/>
-      <c r="T616" s="66"/>
+      <c r="T616" s="61"/>
       <c r="U616" s="37"/>
-      <c r="V616" s="66"/>
+      <c r="V616" s="61"/>
       <c r="W616" s="37"/>
       <c r="X616" s="37"/>
       <c r="Y616" s="41"/>
       <c r="Z616" s="1"/>
       <c r="AA616" s="1"/>
       <c r="AB616" s="1"/>
       <c r="AC616" s="1"/>
       <c r="AD616" s="1"/>
       <c r="AE616" s="1"/>
       <c r="AF616" s="1"/>
       <c r="AG616" s="1"/>
     </row>
     <row r="617" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A617" s="37"/>
       <c r="B617" s="37"/>
       <c r="C617" s="37"/>
       <c r="D617" s="37"/>
       <c r="E617" s="37"/>
       <c r="F617" s="37"/>
       <c r="G617" s="37"/>
       <c r="H617" s="37"/>
       <c r="I617" s="37"/>
       <c r="J617" s="37"/>
       <c r="K617" s="37"/>
       <c r="L617" s="37"/>
       <c r="M617" s="37"/>
       <c r="N617" s="37"/>
       <c r="O617" s="37"/>
       <c r="P617" s="37"/>
       <c r="Q617" s="37"/>
-      <c r="R617" s="66"/>
+      <c r="R617" s="61"/>
       <c r="S617" s="37"/>
-      <c r="T617" s="66"/>
+      <c r="T617" s="61"/>
       <c r="U617" s="37"/>
-      <c r="V617" s="66"/>
+      <c r="V617" s="61"/>
       <c r="W617" s="37"/>
       <c r="X617" s="37"/>
       <c r="Y617" s="41"/>
       <c r="Z617" s="1"/>
       <c r="AA617" s="1"/>
       <c r="AB617" s="1"/>
       <c r="AC617" s="1"/>
       <c r="AD617" s="1"/>
       <c r="AE617" s="1"/>
       <c r="AF617" s="1"/>
     </row>
     <row r="618" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A618" s="37"/>
       <c r="B618" s="37"/>
       <c r="C618" s="37"/>
       <c r="D618" s="37"/>
       <c r="E618" s="37"/>
       <c r="F618" s="37"/>
       <c r="G618" s="37"/>
       <c r="H618" s="37"/>
       <c r="I618" s="37"/>
       <c r="J618" s="37"/>
       <c r="K618" s="37"/>
       <c r="L618" s="37"/>
       <c r="M618" s="37"/>
       <c r="N618" s="37"/>
       <c r="O618" s="37"/>
       <c r="P618" s="37"/>
       <c r="Q618" s="37"/>
-      <c r="R618" s="66"/>
+      <c r="R618" s="61"/>
       <c r="S618" s="37"/>
-      <c r="T618" s="66"/>
+      <c r="T618" s="61"/>
       <c r="U618" s="37"/>
-      <c r="V618" s="66"/>
+      <c r="V618" s="61"/>
       <c r="W618" s="37"/>
       <c r="X618" s="37"/>
       <c r="Y618" s="41"/>
       <c r="Z618" s="1"/>
       <c r="AA618" s="1"/>
       <c r="AB618" s="1"/>
       <c r="AC618" s="1"/>
       <c r="AD618" s="1"/>
       <c r="AE618" s="1"/>
       <c r="AF618" s="1"/>
     </row>
     <row r="619" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A619" s="37"/>
       <c r="B619" s="37"/>
       <c r="C619" s="37"/>
       <c r="D619" s="37"/>
       <c r="E619" s="37"/>
       <c r="F619" s="37"/>
       <c r="G619" s="37"/>
       <c r="H619" s="37"/>
       <c r="I619" s="37"/>
       <c r="J619" s="37"/>
       <c r="K619" s="37"/>
       <c r="L619" s="37"/>
       <c r="M619" s="37"/>
       <c r="N619" s="37"/>
       <c r="O619" s="37"/>
       <c r="P619" s="37"/>
       <c r="Q619" s="37"/>
-      <c r="R619" s="66"/>
+      <c r="R619" s="61"/>
       <c r="S619" s="37"/>
-      <c r="T619" s="66"/>
+      <c r="T619" s="61"/>
       <c r="U619" s="37"/>
-      <c r="V619" s="66"/>
+      <c r="V619" s="61"/>
       <c r="W619" s="37"/>
       <c r="X619" s="37"/>
       <c r="Y619" s="41"/>
       <c r="Z619" s="1"/>
       <c r="AA619" s="1"/>
       <c r="AB619" s="1"/>
       <c r="AC619" s="1"/>
       <c r="AD619" s="1"/>
       <c r="AE619" s="1"/>
       <c r="AF619" s="1"/>
     </row>
     <row r="620" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A620" s="37"/>
       <c r="B620" s="37"/>
       <c r="C620" s="37"/>
       <c r="D620" s="37"/>
       <c r="E620" s="37"/>
       <c r="F620" s="37"/>
       <c r="G620" s="37"/>
       <c r="H620" s="37"/>
       <c r="I620" s="37"/>
       <c r="J620" s="37"/>
       <c r="K620" s="37"/>
       <c r="L620" s="37"/>
       <c r="M620" s="37"/>
       <c r="N620" s="37"/>
       <c r="O620" s="37"/>
       <c r="P620" s="37"/>
       <c r="Q620" s="37"/>
-      <c r="R620" s="66"/>
+      <c r="R620" s="61"/>
       <c r="S620" s="37"/>
-      <c r="T620" s="66"/>
+      <c r="T620" s="61"/>
       <c r="U620" s="37"/>
-      <c r="V620" s="66"/>
+      <c r="V620" s="61"/>
       <c r="W620" s="37"/>
       <c r="X620" s="37"/>
       <c r="Y620" s="41"/>
       <c r="Z620" s="1"/>
       <c r="AA620" s="1"/>
       <c r="AB620" s="1"/>
       <c r="AC620" s="1"/>
       <c r="AD620" s="1"/>
       <c r="AE620" s="1"/>
       <c r="AF620" s="1"/>
     </row>
     <row r="621" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A621" s="37"/>
       <c r="B621" s="37"/>
       <c r="C621" s="37"/>
       <c r="D621" s="37"/>
       <c r="E621" s="37"/>
       <c r="F621" s="37"/>
       <c r="G621" s="37"/>
       <c r="H621" s="37"/>
       <c r="I621" s="37"/>
       <c r="J621" s="37"/>
       <c r="K621" s="37"/>
       <c r="L621" s="37"/>
       <c r="M621" s="37"/>
       <c r="N621" s="37"/>
       <c r="O621" s="37"/>
       <c r="P621" s="37"/>
       <c r="Q621" s="37"/>
-      <c r="R621" s="66"/>
+      <c r="R621" s="61"/>
       <c r="S621" s="37"/>
-      <c r="T621" s="66"/>
+      <c r="T621" s="61"/>
       <c r="U621" s="37"/>
-      <c r="V621" s="66"/>
+      <c r="V621" s="61"/>
       <c r="W621" s="37"/>
       <c r="X621" s="37"/>
       <c r="Y621" s="41"/>
       <c r="Z621" s="1"/>
       <c r="AA621" s="1"/>
       <c r="AB621" s="1"/>
       <c r="AC621" s="1"/>
       <c r="AD621" s="1"/>
       <c r="AE621" s="1"/>
       <c r="AF621" s="1"/>
     </row>
     <row r="622" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A622" s="37"/>
       <c r="B622" s="37"/>
       <c r="C622" s="37"/>
       <c r="D622" s="37"/>
       <c r="E622" s="37"/>
       <c r="F622" s="37"/>
       <c r="G622" s="37"/>
       <c r="H622" s="37"/>
       <c r="I622" s="37"/>
       <c r="J622" s="37"/>
       <c r="K622" s="37"/>
       <c r="L622" s="37"/>
       <c r="M622" s="37"/>
       <c r="N622" s="37"/>
       <c r="O622" s="37"/>
       <c r="P622" s="37"/>
       <c r="Q622" s="37"/>
-      <c r="R622" s="66"/>
+      <c r="R622" s="61"/>
       <c r="S622" s="37"/>
-      <c r="T622" s="66"/>
+      <c r="T622" s="61"/>
       <c r="U622" s="37"/>
-      <c r="V622" s="66"/>
+      <c r="V622" s="61"/>
       <c r="W622" s="37"/>
       <c r="X622" s="37"/>
       <c r="Y622" s="41"/>
       <c r="Z622" s="1"/>
       <c r="AA622" s="1"/>
       <c r="AB622" s="1"/>
       <c r="AC622" s="1"/>
       <c r="AD622" s="1"/>
       <c r="AE622" s="1"/>
       <c r="AF622" s="1"/>
     </row>
     <row r="623" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A623" s="37"/>
       <c r="B623" s="37"/>
       <c r="C623" s="37"/>
       <c r="D623" s="37"/>
       <c r="E623" s="37"/>
       <c r="F623" s="37"/>
       <c r="G623" s="37"/>
       <c r="H623" s="37"/>
       <c r="I623" s="37"/>
       <c r="J623" s="37"/>
       <c r="K623" s="37"/>
       <c r="L623" s="37"/>
       <c r="M623" s="37"/>
       <c r="N623" s="37"/>
       <c r="O623" s="37"/>
       <c r="P623" s="37"/>
       <c r="Q623" s="37"/>
-      <c r="R623" s="66"/>
+      <c r="R623" s="61"/>
       <c r="S623" s="37"/>
-      <c r="T623" s="66"/>
+      <c r="T623" s="61"/>
       <c r="U623" s="37"/>
-      <c r="V623" s="66"/>
+      <c r="V623" s="61"/>
       <c r="W623" s="37"/>
       <c r="X623" s="37"/>
       <c r="Y623" s="41"/>
       <c r="Z623" s="1"/>
       <c r="AA623" s="1"/>
       <c r="AB623" s="1"/>
       <c r="AC623" s="1"/>
       <c r="AD623" s="1"/>
       <c r="AE623" s="1"/>
       <c r="AF623" s="1"/>
     </row>
     <row r="624" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A624" s="37"/>
       <c r="B624" s="37"/>
       <c r="C624" s="37"/>
       <c r="D624" s="37"/>
       <c r="E624" s="37"/>
       <c r="F624" s="37"/>
       <c r="G624" s="37"/>
       <c r="H624" s="37"/>
       <c r="I624" s="37"/>
       <c r="J624" s="37"/>
       <c r="K624" s="37"/>
       <c r="L624" s="37"/>
       <c r="M624" s="37"/>
       <c r="N624" s="37"/>
       <c r="O624" s="37"/>
       <c r="P624" s="37"/>
       <c r="Q624" s="37"/>
-      <c r="R624" s="66"/>
+      <c r="R624" s="61"/>
       <c r="S624" s="37"/>
-      <c r="T624" s="66"/>
+      <c r="T624" s="61"/>
       <c r="U624" s="37"/>
-      <c r="V624" s="66"/>
+      <c r="V624" s="61"/>
       <c r="W624" s="37"/>
       <c r="X624" s="37"/>
       <c r="Y624" s="41"/>
       <c r="Z624" s="1"/>
       <c r="AA624" s="1"/>
       <c r="AB624" s="1"/>
       <c r="AC624" s="1"/>
       <c r="AD624" s="1"/>
       <c r="AE624" s="1"/>
       <c r="AF624" s="1"/>
     </row>
     <row r="625" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A625" s="37"/>
       <c r="B625" s="37"/>
       <c r="C625" s="37"/>
       <c r="D625" s="37"/>
       <c r="E625" s="37"/>
       <c r="F625" s="37"/>
       <c r="G625" s="37"/>
       <c r="H625" s="37"/>
       <c r="I625" s="37"/>
       <c r="J625" s="37"/>
       <c r="K625" s="37"/>
       <c r="L625" s="37"/>
       <c r="M625" s="37"/>
       <c r="N625" s="37"/>
       <c r="O625" s="37"/>
       <c r="P625" s="37"/>
       <c r="Q625" s="37"/>
-      <c r="R625" s="66"/>
+      <c r="R625" s="61"/>
       <c r="S625" s="37"/>
-      <c r="T625" s="66"/>
+      <c r="T625" s="61"/>
       <c r="U625" s="37"/>
-      <c r="V625" s="66"/>
+      <c r="V625" s="61"/>
       <c r="W625" s="37"/>
       <c r="X625" s="37"/>
       <c r="Y625" s="41"/>
       <c r="Z625" s="1"/>
       <c r="AA625" s="1"/>
       <c r="AB625" s="1"/>
       <c r="AC625" s="1"/>
       <c r="AD625" s="1"/>
       <c r="AE625" s="1"/>
       <c r="AF625" s="1"/>
     </row>
     <row r="626" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A626" s="37"/>
       <c r="B626" s="37"/>
       <c r="C626" s="37"/>
       <c r="D626" s="37"/>
       <c r="E626" s="37"/>
       <c r="F626" s="37"/>
       <c r="G626" s="37"/>
       <c r="H626" s="37"/>
       <c r="I626" s="37"/>
       <c r="J626" s="37"/>
       <c r="K626" s="37"/>
       <c r="L626" s="37"/>
       <c r="M626" s="37"/>
       <c r="N626" s="37"/>
       <c r="O626" s="37"/>
       <c r="P626" s="37"/>
       <c r="Q626" s="37"/>
-      <c r="R626" s="66"/>
+      <c r="R626" s="61"/>
       <c r="S626" s="37"/>
-      <c r="T626" s="66"/>
+      <c r="T626" s="61"/>
       <c r="U626" s="37"/>
-      <c r="V626" s="66"/>
+      <c r="V626" s="61"/>
       <c r="W626" s="37"/>
       <c r="X626" s="37"/>
       <c r="Y626" s="41"/>
       <c r="Z626" s="1"/>
       <c r="AA626" s="1"/>
       <c r="AB626" s="1"/>
       <c r="AC626" s="1"/>
       <c r="AD626" s="1"/>
       <c r="AE626" s="1"/>
       <c r="AF626" s="1"/>
     </row>
     <row r="627" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A627" s="37"/>
       <c r="B627" s="37"/>
       <c r="C627" s="37"/>
       <c r="D627" s="37"/>
       <c r="E627" s="37"/>
       <c r="F627" s="37"/>
       <c r="G627" s="37"/>
       <c r="H627" s="37"/>
       <c r="I627" s="37"/>
       <c r="J627" s="37"/>
       <c r="K627" s="37"/>
       <c r="L627" s="37"/>
       <c r="M627" s="37"/>
       <c r="N627" s="37"/>
       <c r="O627" s="37"/>
       <c r="P627" s="37"/>
       <c r="Q627" s="37"/>
-      <c r="R627" s="66"/>
+      <c r="R627" s="61"/>
       <c r="S627" s="37"/>
-      <c r="T627" s="66"/>
+      <c r="T627" s="61"/>
       <c r="U627" s="37"/>
-      <c r="V627" s="66"/>
+      <c r="V627" s="61"/>
       <c r="W627" s="37"/>
       <c r="X627" s="37"/>
       <c r="Y627" s="41"/>
       <c r="Z627" s="1"/>
       <c r="AA627" s="1"/>
       <c r="AB627" s="1"/>
       <c r="AC627" s="1"/>
       <c r="AD627" s="1"/>
       <c r="AE627" s="1"/>
       <c r="AF627" s="1"/>
     </row>
     <row r="628" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A628" s="37"/>
       <c r="B628" s="37"/>
       <c r="C628" s="37"/>
       <c r="D628" s="37"/>
       <c r="E628" s="37"/>
       <c r="F628" s="37"/>
       <c r="G628" s="37"/>
       <c r="H628" s="37"/>
       <c r="I628" s="37"/>
       <c r="J628" s="37"/>
       <c r="K628" s="37"/>
       <c r="L628" s="37"/>
       <c r="M628" s="37"/>
       <c r="N628" s="37"/>
       <c r="O628" s="37"/>
       <c r="P628" s="37"/>
       <c r="Q628" s="37"/>
-      <c r="R628" s="66"/>
+      <c r="R628" s="61"/>
       <c r="S628" s="37"/>
-      <c r="T628" s="66"/>
+      <c r="T628" s="61"/>
       <c r="U628" s="37"/>
-      <c r="V628" s="66"/>
+      <c r="V628" s="61"/>
       <c r="W628" s="37"/>
       <c r="X628" s="37"/>
       <c r="Y628" s="41"/>
       <c r="Z628" s="1"/>
       <c r="AA628" s="1"/>
       <c r="AB628" s="1"/>
       <c r="AC628" s="1"/>
       <c r="AD628" s="1"/>
       <c r="AE628" s="1"/>
       <c r="AF628" s="1"/>
     </row>
     <row r="629" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A629" s="37"/>
       <c r="B629" s="37"/>
       <c r="C629" s="37"/>
       <c r="D629" s="37"/>
       <c r="E629" s="37"/>
       <c r="F629" s="37"/>
       <c r="G629" s="37"/>
       <c r="H629" s="37"/>
       <c r="I629" s="37"/>
       <c r="J629" s="37"/>
       <c r="K629" s="37"/>
       <c r="L629" s="37"/>
       <c r="M629" s="37"/>
       <c r="N629" s="37"/>
       <c r="O629" s="37"/>
       <c r="P629" s="37"/>
       <c r="Q629" s="37"/>
-      <c r="R629" s="66"/>
+      <c r="R629" s="61"/>
       <c r="S629" s="37"/>
-      <c r="T629" s="66"/>
+      <c r="T629" s="61"/>
       <c r="U629" s="37"/>
-      <c r="V629" s="66"/>
+      <c r="V629" s="61"/>
       <c r="W629" s="37"/>
       <c r="X629" s="37"/>
       <c r="Y629" s="41"/>
       <c r="Z629" s="1"/>
       <c r="AA629" s="1"/>
       <c r="AB629" s="1"/>
       <c r="AC629" s="1"/>
       <c r="AD629" s="1"/>
       <c r="AE629" s="1"/>
       <c r="AF629" s="1"/>
     </row>
     <row r="630" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A630" s="37"/>
       <c r="B630" s="37"/>
       <c r="C630" s="37"/>
       <c r="D630" s="37"/>
       <c r="E630" s="37"/>
       <c r="F630" s="37"/>
       <c r="G630" s="37"/>
       <c r="H630" s="37"/>
       <c r="I630" s="37"/>
       <c r="J630" s="37"/>
       <c r="K630" s="37"/>
       <c r="L630" s="37"/>
       <c r="M630" s="37"/>
       <c r="N630" s="37"/>
       <c r="O630" s="37"/>
       <c r="P630" s="37"/>
       <c r="Q630" s="37"/>
-      <c r="R630" s="66"/>
+      <c r="R630" s="61"/>
       <c r="S630" s="37"/>
-      <c r="T630" s="66"/>
+      <c r="T630" s="61"/>
       <c r="U630" s="37"/>
-      <c r="V630" s="66"/>
+      <c r="V630" s="61"/>
       <c r="W630" s="37"/>
       <c r="X630" s="37"/>
       <c r="Y630" s="41"/>
       <c r="Z630" s="1"/>
       <c r="AA630" s="1"/>
       <c r="AB630" s="1"/>
       <c r="AC630" s="1"/>
       <c r="AD630" s="1"/>
       <c r="AE630" s="1"/>
       <c r="AF630" s="1"/>
     </row>
     <row r="631" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A631" s="37"/>
       <c r="B631" s="37"/>
       <c r="C631" s="37"/>
       <c r="D631" s="37"/>
       <c r="E631" s="37"/>
       <c r="F631" s="37"/>
       <c r="G631" s="37"/>
       <c r="H631" s="37"/>
       <c r="I631" s="37"/>
       <c r="J631" s="37"/>
       <c r="K631" s="37"/>
       <c r="L631" s="37"/>
       <c r="M631" s="37"/>
       <c r="N631" s="37"/>
       <c r="O631" s="37"/>
       <c r="P631" s="37"/>
       <c r="Q631" s="37"/>
-      <c r="R631" s="66"/>
+      <c r="R631" s="61"/>
       <c r="S631" s="37"/>
-      <c r="T631" s="66"/>
+      <c r="T631" s="61"/>
       <c r="U631" s="37"/>
-      <c r="V631" s="66"/>
+      <c r="V631" s="61"/>
       <c r="W631" s="37"/>
       <c r="X631" s="37"/>
       <c r="Y631" s="41"/>
       <c r="Z631" s="1"/>
       <c r="AA631" s="1"/>
       <c r="AB631" s="1"/>
       <c r="AC631" s="1"/>
       <c r="AD631" s="1"/>
       <c r="AE631" s="1"/>
       <c r="AF631" s="1"/>
     </row>
     <row r="632" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A632" s="37"/>
       <c r="B632" s="37"/>
       <c r="C632" s="37"/>
       <c r="D632" s="37"/>
       <c r="E632" s="37"/>
       <c r="F632" s="37"/>
       <c r="G632" s="37"/>
       <c r="H632" s="37"/>
       <c r="I632" s="37"/>
       <c r="J632" s="37"/>
       <c r="K632" s="37"/>
       <c r="L632" s="37"/>
       <c r="M632" s="37"/>
       <c r="N632" s="37"/>
       <c r="O632" s="37"/>
       <c r="P632" s="37"/>
       <c r="Q632" s="37"/>
-      <c r="R632" s="66"/>
+      <c r="R632" s="61"/>
       <c r="S632" s="37"/>
-      <c r="T632" s="66"/>
+      <c r="T632" s="61"/>
       <c r="U632" s="37"/>
-      <c r="V632" s="66"/>
+      <c r="V632" s="61"/>
       <c r="W632" s="37"/>
       <c r="X632" s="37"/>
       <c r="Y632" s="41"/>
       <c r="Z632" s="1"/>
       <c r="AA632" s="1"/>
       <c r="AB632" s="1"/>
       <c r="AC632" s="1"/>
       <c r="AD632" s="1"/>
       <c r="AE632" s="1"/>
       <c r="AF632" s="1"/>
     </row>
     <row r="633" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A633" s="37"/>
       <c r="B633" s="37"/>
       <c r="C633" s="37"/>
       <c r="D633" s="37"/>
       <c r="E633" s="37"/>
       <c r="F633" s="37"/>
       <c r="G633" s="37"/>
       <c r="H633" s="37"/>
       <c r="I633" s="37"/>
       <c r="J633" s="37"/>
       <c r="K633" s="37"/>
       <c r="L633" s="37"/>
       <c r="M633" s="37"/>
       <c r="N633" s="37"/>
       <c r="O633" s="37"/>
       <c r="P633" s="37"/>
       <c r="Q633" s="37"/>
-      <c r="R633" s="66"/>
+      <c r="R633" s="61"/>
       <c r="S633" s="37"/>
-      <c r="T633" s="66"/>
+      <c r="T633" s="61"/>
       <c r="U633" s="37"/>
-      <c r="V633" s="66"/>
+      <c r="V633" s="61"/>
       <c r="W633" s="37"/>
       <c r="X633" s="37"/>
       <c r="Y633" s="41"/>
       <c r="Z633" s="1"/>
       <c r="AA633" s="1"/>
       <c r="AB633" s="1"/>
       <c r="AC633" s="1"/>
       <c r="AD633" s="1"/>
       <c r="AE633" s="1"/>
       <c r="AF633" s="1"/>
     </row>
     <row r="634" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A634" s="37"/>
       <c r="B634" s="37"/>
       <c r="C634" s="37"/>
       <c r="D634" s="37"/>
       <c r="E634" s="37"/>
       <c r="F634" s="37"/>
       <c r="G634" s="37"/>
       <c r="H634" s="37"/>
       <c r="I634" s="37"/>
       <c r="J634" s="37"/>
       <c r="K634" s="37"/>
       <c r="L634" s="37"/>
       <c r="M634" s="37"/>
       <c r="N634" s="37"/>
       <c r="O634" s="37"/>
       <c r="P634" s="37"/>
       <c r="Q634" s="37"/>
-      <c r="R634" s="66"/>
+      <c r="R634" s="61"/>
       <c r="S634" s="37"/>
-      <c r="T634" s="66"/>
+      <c r="T634" s="61"/>
       <c r="U634" s="37"/>
-      <c r="V634" s="66"/>
+      <c r="V634" s="61"/>
       <c r="W634" s="37"/>
       <c r="X634" s="37"/>
       <c r="Y634" s="41"/>
       <c r="Z634" s="1"/>
       <c r="AA634" s="1"/>
       <c r="AB634" s="1"/>
       <c r="AC634" s="1"/>
       <c r="AD634" s="1"/>
       <c r="AE634" s="1"/>
       <c r="AF634" s="1"/>
     </row>
     <row r="635" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A635" s="37"/>
       <c r="B635" s="37"/>
       <c r="C635" s="37"/>
       <c r="D635" s="37"/>
       <c r="E635" s="37"/>
       <c r="F635" s="37"/>
       <c r="G635" s="37"/>
       <c r="H635" s="37"/>
       <c r="I635" s="37"/>
       <c r="J635" s="37"/>
       <c r="K635" s="37"/>
       <c r="L635" s="37"/>
       <c r="M635" s="37"/>
       <c r="N635" s="37"/>
       <c r="O635" s="37"/>
       <c r="P635" s="37"/>
       <c r="Q635" s="37"/>
-      <c r="R635" s="66"/>
+      <c r="R635" s="61"/>
       <c r="S635" s="37"/>
-      <c r="T635" s="66"/>
+      <c r="T635" s="61"/>
       <c r="U635" s="37"/>
-      <c r="V635" s="66"/>
+      <c r="V635" s="61"/>
       <c r="W635" s="37"/>
       <c r="X635" s="37"/>
       <c r="Y635" s="41"/>
       <c r="Z635" s="1"/>
       <c r="AA635" s="1"/>
       <c r="AB635" s="1"/>
       <c r="AC635" s="1"/>
       <c r="AD635" s="1"/>
       <c r="AE635" s="1"/>
       <c r="AF635" s="1"/>
     </row>
     <row r="636" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A636" s="37"/>
       <c r="B636" s="37"/>
       <c r="C636" s="37"/>
       <c r="D636" s="37"/>
       <c r="E636" s="37"/>
       <c r="F636" s="37"/>
       <c r="G636" s="37"/>
       <c r="H636" s="37"/>
       <c r="I636" s="37"/>
       <c r="J636" s="37"/>
       <c r="K636" s="37"/>
       <c r="L636" s="37"/>
       <c r="M636" s="37"/>
       <c r="N636" s="37"/>
       <c r="O636" s="37"/>
       <c r="P636" s="37"/>
       <c r="Q636" s="37"/>
-      <c r="R636" s="66"/>
+      <c r="R636" s="61"/>
       <c r="S636" s="37"/>
-      <c r="T636" s="66"/>
+      <c r="T636" s="61"/>
       <c r="U636" s="37"/>
-      <c r="V636" s="66"/>
+      <c r="V636" s="61"/>
       <c r="W636" s="37"/>
       <c r="X636" s="37"/>
       <c r="Y636" s="41"/>
       <c r="Z636" s="1"/>
       <c r="AA636" s="1"/>
       <c r="AB636" s="1"/>
       <c r="AC636" s="1"/>
       <c r="AD636" s="1"/>
       <c r="AE636" s="1"/>
       <c r="AF636" s="1"/>
     </row>
     <row r="637" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A637" s="37"/>
       <c r="B637" s="37"/>
       <c r="C637" s="37"/>
       <c r="D637" s="37"/>
       <c r="E637" s="37"/>
       <c r="F637" s="37"/>
       <c r="G637" s="37"/>
       <c r="H637" s="37"/>
       <c r="I637" s="37"/>
       <c r="J637" s="37"/>
       <c r="K637" s="37"/>
       <c r="L637" s="37"/>
       <c r="M637" s="37"/>
       <c r="N637" s="37"/>
       <c r="O637" s="37"/>
       <c r="P637" s="37"/>
       <c r="Q637" s="37"/>
-      <c r="R637" s="66"/>
+      <c r="R637" s="61"/>
       <c r="S637" s="37"/>
-      <c r="T637" s="66"/>
+      <c r="T637" s="61"/>
       <c r="U637" s="37"/>
-      <c r="V637" s="66"/>
+      <c r="V637" s="61"/>
       <c r="W637" s="37"/>
       <c r="X637" s="37"/>
       <c r="Y637" s="41"/>
       <c r="Z637" s="1"/>
       <c r="AA637" s="1"/>
       <c r="AB637" s="1"/>
       <c r="AC637" s="1"/>
       <c r="AD637" s="1"/>
       <c r="AE637" s="1"/>
       <c r="AF637" s="1"/>
     </row>
     <row r="638" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A638" s="37"/>
       <c r="B638" s="37"/>
       <c r="C638" s="37"/>
       <c r="D638" s="37"/>
       <c r="E638" s="37"/>
       <c r="F638" s="37"/>
       <c r="G638" s="37"/>
       <c r="H638" s="37"/>
       <c r="I638" s="37"/>
       <c r="J638" s="37"/>
       <c r="K638" s="37"/>
       <c r="L638" s="37"/>
       <c r="M638" s="37"/>
       <c r="N638" s="37"/>
       <c r="O638" s="37"/>
       <c r="P638" s="37"/>
       <c r="Q638" s="37"/>
-      <c r="R638" s="66"/>
+      <c r="R638" s="61"/>
       <c r="S638" s="37"/>
-      <c r="T638" s="66"/>
+      <c r="T638" s="61"/>
       <c r="U638" s="37"/>
-      <c r="V638" s="66"/>
+      <c r="V638" s="61"/>
       <c r="W638" s="37"/>
       <c r="X638" s="37"/>
       <c r="Y638" s="41"/>
       <c r="Z638" s="1"/>
       <c r="AA638" s="1"/>
       <c r="AB638" s="1"/>
       <c r="AC638" s="1"/>
       <c r="AD638" s="1"/>
       <c r="AE638" s="1"/>
       <c r="AF638" s="1"/>
     </row>
     <row r="639" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A639" s="37"/>
       <c r="B639" s="37"/>
       <c r="C639" s="37"/>
       <c r="D639" s="37"/>
       <c r="E639" s="37"/>
       <c r="F639" s="37"/>
       <c r="G639" s="37"/>
       <c r="H639" s="37"/>
       <c r="I639" s="37"/>
       <c r="J639" s="37"/>
       <c r="K639" s="37"/>
       <c r="L639" s="37"/>
       <c r="M639" s="37"/>
       <c r="N639" s="37"/>
       <c r="O639" s="37"/>
       <c r="P639" s="37"/>
       <c r="Q639" s="37"/>
-      <c r="R639" s="66"/>
+      <c r="R639" s="61"/>
       <c r="S639" s="37"/>
-      <c r="T639" s="66"/>
+      <c r="T639" s="61"/>
       <c r="U639" s="37"/>
-      <c r="V639" s="66"/>
+      <c r="V639" s="61"/>
       <c r="W639" s="37"/>
       <c r="X639" s="37"/>
       <c r="Y639" s="41"/>
       <c r="Z639" s="1"/>
       <c r="AA639" s="1"/>
       <c r="AB639" s="1"/>
       <c r="AC639" s="1"/>
       <c r="AD639" s="1"/>
       <c r="AE639" s="1"/>
       <c r="AF639" s="1"/>
     </row>
     <row r="640" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A640" s="37"/>
       <c r="B640" s="37"/>
       <c r="C640" s="37"/>
       <c r="D640" s="37"/>
       <c r="E640" s="37"/>
       <c r="F640" s="37"/>
       <c r="G640" s="37"/>
       <c r="H640" s="37"/>
       <c r="I640" s="37"/>
       <c r="J640" s="37"/>
       <c r="K640" s="37"/>
       <c r="L640" s="37"/>
       <c r="M640" s="37"/>
       <c r="N640" s="37"/>
       <c r="O640" s="37"/>
       <c r="P640" s="37"/>
       <c r="Q640" s="37"/>
-      <c r="R640" s="66"/>
+      <c r="R640" s="61"/>
       <c r="S640" s="37"/>
-      <c r="T640" s="66"/>
+      <c r="T640" s="61"/>
       <c r="U640" s="37"/>
-      <c r="V640" s="66"/>
+      <c r="V640" s="61"/>
       <c r="W640" s="37"/>
       <c r="X640" s="37"/>
       <c r="Y640" s="41"/>
       <c r="Z640" s="1"/>
       <c r="AA640" s="1"/>
       <c r="AB640" s="1"/>
       <c r="AC640" s="1"/>
       <c r="AD640" s="1"/>
       <c r="AE640" s="1"/>
       <c r="AF640" s="1"/>
     </row>
     <row r="641" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A641" s="37"/>
       <c r="B641" s="37"/>
       <c r="C641" s="37"/>
       <c r="D641" s="37"/>
       <c r="E641" s="37"/>
       <c r="F641" s="37"/>
       <c r="G641" s="37"/>
       <c r="H641" s="37"/>
       <c r="I641" s="37"/>
       <c r="J641" s="37"/>
       <c r="K641" s="37"/>
       <c r="L641" s="37"/>
       <c r="M641" s="37"/>
       <c r="N641" s="37"/>
       <c r="O641" s="37"/>
       <c r="P641" s="37"/>
       <c r="Q641" s="37"/>
-      <c r="R641" s="66"/>
+      <c r="R641" s="61"/>
       <c r="S641" s="37"/>
-      <c r="T641" s="66"/>
+      <c r="T641" s="61"/>
       <c r="U641" s="37"/>
-      <c r="V641" s="66"/>
+      <c r="V641" s="61"/>
       <c r="W641" s="37"/>
       <c r="X641" s="37"/>
       <c r="Y641" s="41"/>
       <c r="Z641" s="1"/>
       <c r="AA641" s="1"/>
       <c r="AB641" s="1"/>
       <c r="AC641" s="1"/>
       <c r="AD641" s="1"/>
       <c r="AE641" s="1"/>
       <c r="AF641" s="1"/>
     </row>
     <row r="642" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A642" s="37"/>
       <c r="B642" s="37"/>
       <c r="C642" s="37"/>
       <c r="D642" s="37"/>
       <c r="E642" s="37"/>
       <c r="F642" s="37"/>
       <c r="G642" s="37"/>
       <c r="H642" s="37"/>
       <c r="I642" s="37"/>
       <c r="J642" s="37"/>
       <c r="K642" s="37"/>
       <c r="L642" s="37"/>
       <c r="M642" s="37"/>
       <c r="N642" s="37"/>
       <c r="O642" s="37"/>
       <c r="P642" s="37"/>
       <c r="Q642" s="37"/>
-      <c r="R642" s="66"/>
+      <c r="R642" s="61"/>
       <c r="S642" s="37"/>
-      <c r="T642" s="66"/>
+      <c r="T642" s="61"/>
       <c r="U642" s="37"/>
-      <c r="V642" s="66"/>
+      <c r="V642" s="61"/>
       <c r="W642" s="37"/>
       <c r="X642" s="37"/>
       <c r="Y642" s="41"/>
       <c r="Z642" s="1"/>
       <c r="AA642" s="1"/>
       <c r="AB642" s="1"/>
       <c r="AC642" s="1"/>
       <c r="AD642" s="1"/>
       <c r="AE642" s="1"/>
       <c r="AF642" s="1"/>
     </row>
     <row r="643" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A643" s="37"/>
       <c r="B643" s="37"/>
       <c r="C643" s="37"/>
       <c r="D643" s="37"/>
       <c r="E643" s="37"/>
       <c r="F643" s="37"/>
       <c r="G643" s="37"/>
       <c r="H643" s="37"/>
       <c r="I643" s="37"/>
       <c r="J643" s="37"/>
       <c r="K643" s="37"/>
       <c r="L643" s="37"/>
       <c r="M643" s="37"/>
       <c r="N643" s="37"/>
       <c r="O643" s="37"/>
       <c r="P643" s="37"/>
       <c r="Q643" s="37"/>
-      <c r="R643" s="66"/>
+      <c r="R643" s="61"/>
       <c r="S643" s="37"/>
-      <c r="T643" s="66"/>
+      <c r="T643" s="61"/>
       <c r="U643" s="37"/>
-      <c r="V643" s="66"/>
+      <c r="V643" s="61"/>
       <c r="W643" s="37"/>
       <c r="X643" s="37"/>
       <c r="Y643" s="41"/>
       <c r="Z643" s="1"/>
       <c r="AA643" s="1"/>
       <c r="AB643" s="1"/>
       <c r="AC643" s="1"/>
       <c r="AD643" s="1"/>
       <c r="AE643" s="1"/>
       <c r="AF643" s="1"/>
     </row>
     <row r="644" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A644" s="37"/>
       <c r="B644" s="37"/>
       <c r="C644" s="37"/>
       <c r="D644" s="37"/>
       <c r="E644" s="37"/>
       <c r="F644" s="37"/>
       <c r="G644" s="37"/>
       <c r="H644" s="37"/>
       <c r="I644" s="37"/>
       <c r="J644" s="37"/>
       <c r="K644" s="37"/>
       <c r="L644" s="37"/>
       <c r="M644" s="37"/>
       <c r="N644" s="37"/>
       <c r="O644" s="37"/>
       <c r="P644" s="37"/>
       <c r="Q644" s="37"/>
-      <c r="R644" s="66"/>
+      <c r="R644" s="61"/>
       <c r="S644" s="37"/>
-      <c r="T644" s="66"/>
+      <c r="T644" s="61"/>
       <c r="U644" s="37"/>
-      <c r="V644" s="66"/>
+      <c r="V644" s="61"/>
       <c r="W644" s="37"/>
       <c r="X644" s="37"/>
       <c r="Y644" s="41"/>
       <c r="Z644" s="1"/>
       <c r="AA644" s="1"/>
       <c r="AB644" s="1"/>
       <c r="AC644" s="1"/>
       <c r="AD644" s="1"/>
       <c r="AE644" s="1"/>
       <c r="AF644" s="1"/>
     </row>
     <row r="645" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A645" s="37"/>
       <c r="B645" s="37"/>
       <c r="C645" s="37"/>
       <c r="D645" s="37"/>
       <c r="E645" s="37"/>
       <c r="F645" s="37"/>
       <c r="G645" s="37"/>
       <c r="H645" s="37"/>
       <c r="I645" s="37"/>
       <c r="J645" s="37"/>
       <c r="K645" s="37"/>
       <c r="L645" s="37"/>
       <c r="M645" s="37"/>
       <c r="N645" s="37"/>
       <c r="O645" s="37"/>
       <c r="P645" s="37"/>
       <c r="Q645" s="37"/>
-      <c r="R645" s="66"/>
+      <c r="R645" s="61"/>
       <c r="S645" s="37"/>
-      <c r="T645" s="66"/>
+      <c r="T645" s="61"/>
       <c r="U645" s="37"/>
-      <c r="V645" s="66"/>
+      <c r="V645" s="61"/>
       <c r="W645" s="37"/>
       <c r="X645" s="37"/>
       <c r="Y645" s="41"/>
       <c r="Z645" s="1"/>
       <c r="AA645" s="1"/>
       <c r="AB645" s="1"/>
       <c r="AC645" s="1"/>
       <c r="AD645" s="1"/>
       <c r="AE645" s="1"/>
       <c r="AF645" s="1"/>
     </row>
     <row r="646" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A646" s="37"/>
       <c r="B646" s="37"/>
       <c r="C646" s="37"/>
       <c r="D646" s="37"/>
       <c r="E646" s="37"/>
       <c r="F646" s="37"/>
       <c r="G646" s="37"/>
       <c r="H646" s="37"/>
       <c r="I646" s="37"/>
       <c r="J646" s="37"/>
       <c r="K646" s="37"/>
       <c r="L646" s="37"/>
       <c r="M646" s="37"/>
       <c r="N646" s="37"/>
       <c r="O646" s="37"/>
       <c r="P646" s="37"/>
       <c r="Q646" s="37"/>
-      <c r="R646" s="66"/>
+      <c r="R646" s="61"/>
       <c r="S646" s="37"/>
-      <c r="T646" s="66"/>
+      <c r="T646" s="61"/>
       <c r="U646" s="37"/>
-      <c r="V646" s="66"/>
+      <c r="V646" s="61"/>
       <c r="W646" s="37"/>
       <c r="X646" s="37"/>
       <c r="Y646" s="41"/>
       <c r="Z646" s="1"/>
       <c r="AA646" s="1"/>
       <c r="AB646" s="1"/>
       <c r="AC646" s="1"/>
       <c r="AD646" s="1"/>
       <c r="AE646" s="1"/>
       <c r="AF646" s="1"/>
     </row>
     <row r="647" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A647" s="37"/>
       <c r="B647" s="37"/>
       <c r="C647" s="37"/>
       <c r="D647" s="37"/>
       <c r="E647" s="37"/>
       <c r="F647" s="37"/>
       <c r="G647" s="37"/>
       <c r="H647" s="37"/>
       <c r="I647" s="37"/>
       <c r="J647" s="37"/>
       <c r="K647" s="37"/>
       <c r="L647" s="37"/>
       <c r="M647" s="37"/>
       <c r="N647" s="37"/>
       <c r="O647" s="37"/>
       <c r="P647" s="37"/>
       <c r="Q647" s="37"/>
-      <c r="R647" s="66"/>
+      <c r="R647" s="61"/>
       <c r="S647" s="37"/>
-      <c r="T647" s="66"/>
+      <c r="T647" s="61"/>
       <c r="U647" s="37"/>
-      <c r="V647" s="66"/>
+      <c r="V647" s="61"/>
       <c r="W647" s="37"/>
       <c r="X647" s="37"/>
       <c r="Y647" s="41"/>
       <c r="Z647" s="1"/>
       <c r="AA647" s="1"/>
       <c r="AB647" s="1"/>
       <c r="AC647" s="1"/>
       <c r="AD647" s="1"/>
       <c r="AE647" s="1"/>
       <c r="AF647" s="1"/>
     </row>
     <row r="648" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A648" s="37"/>
       <c r="B648" s="37"/>
       <c r="C648" s="37"/>
       <c r="D648" s="37"/>
       <c r="E648" s="37"/>
       <c r="F648" s="37"/>
       <c r="G648" s="37"/>
       <c r="H648" s="37"/>
       <c r="I648" s="37"/>
       <c r="J648" s="37"/>
       <c r="K648" s="37"/>
       <c r="L648" s="37"/>
       <c r="M648" s="37"/>
       <c r="N648" s="37"/>
       <c r="O648" s="37"/>
       <c r="P648" s="37"/>
       <c r="Q648" s="37"/>
-      <c r="R648" s="66"/>
+      <c r="R648" s="61"/>
       <c r="S648" s="37"/>
-      <c r="T648" s="66"/>
+      <c r="T648" s="61"/>
       <c r="U648" s="37"/>
-      <c r="V648" s="66"/>
+      <c r="V648" s="61"/>
       <c r="W648" s="37"/>
       <c r="X648" s="37"/>
       <c r="Y648" s="41"/>
       <c r="Z648" s="1"/>
       <c r="AA648" s="1"/>
       <c r="AB648" s="1"/>
       <c r="AC648" s="1"/>
       <c r="AD648" s="1"/>
       <c r="AE648" s="1"/>
       <c r="AF648" s="1"/>
     </row>
     <row r="649" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A649" s="37"/>
       <c r="B649" s="37"/>
       <c r="C649" s="37"/>
       <c r="D649" s="37"/>
       <c r="E649" s="37"/>
       <c r="F649" s="37"/>
       <c r="G649" s="37"/>
       <c r="H649" s="37"/>
       <c r="I649" s="37"/>
       <c r="J649" s="37"/>
       <c r="K649" s="37"/>
       <c r="L649" s="37"/>
       <c r="M649" s="37"/>
       <c r="N649" s="37"/>
       <c r="O649" s="37"/>
       <c r="P649" s="37"/>
       <c r="Q649" s="37"/>
-      <c r="R649" s="66"/>
+      <c r="R649" s="61"/>
       <c r="S649" s="37"/>
-      <c r="T649" s="66"/>
+      <c r="T649" s="61"/>
       <c r="U649" s="37"/>
-      <c r="V649" s="66"/>
+      <c r="V649" s="61"/>
       <c r="W649" s="37"/>
       <c r="X649" s="37"/>
       <c r="Y649" s="41"/>
       <c r="Z649" s="1"/>
       <c r="AA649" s="1"/>
       <c r="AB649" s="1"/>
       <c r="AC649" s="1"/>
       <c r="AD649" s="1"/>
       <c r="AE649" s="1"/>
       <c r="AF649" s="1"/>
     </row>
     <row r="650" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A650" s="37"/>
       <c r="B650" s="37"/>
       <c r="C650" s="37"/>
       <c r="D650" s="37"/>
       <c r="E650" s="37"/>
       <c r="F650" s="37"/>
       <c r="G650" s="37"/>
       <c r="H650" s="37"/>
       <c r="I650" s="37"/>
       <c r="J650" s="37"/>
       <c r="K650" s="37"/>
       <c r="L650" s="37"/>
       <c r="M650" s="37"/>
       <c r="N650" s="37"/>
       <c r="O650" s="37"/>
       <c r="P650" s="37"/>
       <c r="Q650" s="37"/>
-      <c r="R650" s="66"/>
+      <c r="R650" s="61"/>
       <c r="S650" s="37"/>
-      <c r="T650" s="66"/>
+      <c r="T650" s="61"/>
       <c r="U650" s="37"/>
-      <c r="V650" s="66"/>
+      <c r="V650" s="61"/>
       <c r="W650" s="37"/>
       <c r="X650" s="37"/>
       <c r="Y650" s="41"/>
       <c r="Z650" s="1"/>
       <c r="AA650" s="1"/>
       <c r="AB650" s="1"/>
       <c r="AC650" s="1"/>
       <c r="AD650" s="1"/>
       <c r="AE650" s="1"/>
       <c r="AF650" s="1"/>
     </row>
     <row r="651" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A651" s="31"/>
       <c r="B651" s="31"/>
       <c r="C651" s="31"/>
       <c r="D651" s="31"/>
       <c r="E651" s="32"/>
       <c r="F651" s="33"/>
       <c r="G651" s="34"/>
       <c r="H651" s="33"/>
       <c r="I651" s="35"/>
       <c r="J651" s="35"/>
       <c r="K651" s="31"/>
       <c r="L651" s="36"/>
       <c r="M651" s="32"/>
@@ -33650,51 +33644,51 @@
     </row>
     <row r="816" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A816" s="31"/>
       <c r="B816" s="31"/>
       <c r="C816" s="31"/>
       <c r="D816" s="31"/>
       <c r="E816" s="32"/>
       <c r="F816" s="33"/>
       <c r="G816" s="34"/>
       <c r="H816" s="33"/>
       <c r="I816" s="35"/>
       <c r="J816" s="35"/>
       <c r="K816" s="31"/>
       <c r="L816" s="36"/>
       <c r="M816" s="32"/>
       <c r="N816" s="33"/>
       <c r="O816" s="33"/>
       <c r="P816" s="33"/>
       <c r="Q816" s="33"/>
       <c r="S816" s="33"/>
       <c r="U816" s="33"/>
       <c r="W816" s="33"/>
       <c r="X816" s="33"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k8MOnHQgrDScB4gSbIQCMcvO9sN0ofL5ximBsA2INvichYzqr2H3RPuAhU0UiAJ/O2grZQ6Wc2vmM0nUTBQU+Q==" saltValue="En+z1XG2arnE5DlEDQA+Xw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8+lfh1vHz349SdGtmz42uDX+5CKIDFM8o8blyNkDt/pIc7aO4uRM/eQDPo/kzXK3PBP5CC7m5VUj2ghKUKMdhw==" saltValue="OX2MNs0gvOcw9z5wLk1KVQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="7">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K503:M65536 I1 N600:N616 AH1:AL51 K1:M1 J1:J1048576 AM1:AN17 I4:I65536" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>1</formula1>
       <formula2>6</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AG1:AH51 I4:I1048576 I1:I2 H2:H1048576" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1</formula1>
       <formula2>13</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M503:M599 M617:M65536 AN1:AN17 AL18:AL51 M1" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>1</formula1>
       <formula2>2</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>3</formula1>
       <formula2>3</formula2>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="L3:L502" xr:uid="{DA2EB4D7-DE03-4EE1-9381-3231166A795E}">
       <formula1>"0,1,M,F"</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I3" xr:uid="{4D741F62-6BF9-4D46-8C21-60D7DAE57E66}">